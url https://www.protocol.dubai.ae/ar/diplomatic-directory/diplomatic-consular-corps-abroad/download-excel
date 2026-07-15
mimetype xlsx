--- v0 (2026-05-04)
+++ v1 (2026-07-15)
@@ -545,51 +545,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى الجمهورية اليونانية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ علي عبيد الظاهري</t>
   </si>
   <si>
     <t xml:space="preserve">أثينا</t>
   </si>
   <si>
     <t xml:space="preserve">73 شارع ماراثونوذرومون - باليو بسيخيكو- أثينا</t>
   </si>
   <si>
     <t xml:space="preserve">00302106770220</t>
   </si>
   <si>
     <t xml:space="preserve">00302106770274</t>
   </si>
   <si>
     <t xml:space="preserve">athensemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى المجر</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / سعود حمد غانم الشامسي</t>
+    <t xml:space="preserve">سعادة / </t>
   </si>
   <si>
     <t xml:space="preserve">بودابست</t>
   </si>
   <si>
     <t xml:space="preserve">1125 بودابست ، Szarvas Gábor Út 36</t>
   </si>
   <si>
     <t xml:space="preserve">003612490704</t>
   </si>
   <si>
     <t xml:space="preserve">BudapestEmb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى ايرلندا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / محمد حمود حمد رحمه الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">دبلن</t>
   </si>
   <si>
     <t xml:space="preserve">45-47 Pembroke Road Dublin 4</t>
   </si>
@@ -936,53 +936,50 @@
     <t xml:space="preserve">جروسفينور كريسنت
 </t>
   </si>
   <si>
     <t xml:space="preserve">004402078088381</t>
   </si>
   <si>
     <t xml:space="preserve">LondonEmb.Info@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">الوكالة الذرية للطاقة الذرية لدى فيينا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / حمد علي الكعبي</t>
   </si>
   <si>
     <t xml:space="preserve">004317150028</t>
   </si>
   <si>
     <t xml:space="preserve">general@uae.iaea.org</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية الأرجنتين</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / سعيد عبدالله سيف جوله القمزي</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بيونس ايرس</t>
   </si>
   <si>
     <t xml:space="preserve">بوينس آيرس - ماريسكال أنتويو خوسيه دي سوكري 3825
 </t>
   </si>
   <si>
     <t xml:space="preserve">00541147719716</t>
   </si>
   <si>
     <t xml:space="preserve">00541147725169</t>
   </si>
   <si>
     <t xml:space="preserve">buenosairesemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية البرازيل الإتحادية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / شريف عيسى محمد السويدي</t>
   </si>
   <si>
     <t xml:space="preserve">برازيليا</t>
   </si>
   <si>
@@ -1760,50 +1757,53 @@
     <t xml:space="preserve">00972188094293</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية الفلبين</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة /محمد عبيد سالم القطام الزعابي</t>
   </si>
   <si>
     <t xml:space="preserve">مانيلا</t>
   </si>
   <si>
     <t xml:space="preserve">الطابق 16، بناية "كوميرس آند إندستري بلازا (CIP)"، تقاطع جادة "كامبوس" مع جادة "بارك"، مركز منطقة ماكينلي، فورت بونيفاشو، مدينة تاغيغ، منطقة العاصمة الوطنية (مترو مانيلا)</t>
   </si>
   <si>
     <t xml:space="preserve">0063288224777, 0063288223777</t>
   </si>
   <si>
     <t xml:space="preserve">0063285551843</t>
   </si>
   <si>
     <t xml:space="preserve">manilaEMB@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى دولة قطر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سعادة / سعيد عبدالله سيف جوله القمزي</t>
   </si>
   <si>
     <t xml:space="preserve">الدوحة</t>
   </si>
   <si>
     <t xml:space="preserve">المنطقة الدبلوماسية – شارع دفنا – الخليج الغربي – الدوحة
 </t>
   </si>
   <si>
     <t xml:space="preserve">0097444978888</t>
   </si>
   <si>
     <t xml:space="preserve">0097444978899</t>
   </si>
   <si>
     <t xml:space="preserve">dohaemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى روسيا الاتحادية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/  محمد أحمد سلطان الجابر </t>
   </si>
   <si>
     <t xml:space="preserve">موسكو</t>
@@ -4517,1609 +4517,1609 @@
       </c>
       <c r="J46" t="s">
         <v>306</v>
       </c>
       <c r="K46" t="s">
         <v>12</v>
       </c>
       <c r="L46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>13</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
         <v>307</v>
       </c>
       <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
         <v>308</v>
       </c>
-      <c r="F47" t="s">
+      <c r="G47" t="s">
         <v>309</v>
       </c>
-      <c r="G47" t="s">
+      <c r="H47" t="s">
         <v>310</v>
       </c>
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>311</v>
       </c>
-      <c r="I47" t="s">
+      <c r="J47" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="K47" t="s">
         <v>12</v>
       </c>
       <c r="L47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
+        <v>313</v>
+      </c>
+      <c r="E48" t="s">
         <v>314</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>315</v>
       </c>
-      <c r="F48" t="s">
+      <c r="G48" t="s">
         <v>316</v>
       </c>
-      <c r="G48" t="s">
+      <c r="H48" t="s">
         <v>317</v>
       </c>
-      <c r="H48" t="s">
+      <c r="I48" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
       <c r="K48" t="s">
         <v>12</v>
       </c>
       <c r="L48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
         <v>13</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
+        <v>319</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
         <v>320</v>
       </c>
-      <c r="E49" t="s">
-[...2 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>321</v>
       </c>
-      <c r="G49" t="s">
+      <c r="H49" t="s">
         <v>322</v>
       </c>
-      <c r="H49" t="s">
+      <c r="I49" t="s">
+        <v>12</v>
+      </c>
+      <c r="J49" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
       <c r="K49" t="s">
         <v>12</v>
       </c>
       <c r="L49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
+        <v>324</v>
+      </c>
+      <c r="E50" t="s">
         <v>325</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
         <v>326</v>
       </c>
-      <c r="F50" t="s">
+      <c r="G50" t="s">
         <v>327</v>
       </c>
-      <c r="G50" t="s">
+      <c r="H50" t="s">
         <v>328</v>
       </c>
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>329</v>
       </c>
-      <c r="I50" t="s">
+      <c r="J50" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="K50" t="s">
         <v>12</v>
       </c>
       <c r="L50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
         <v>13</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
+        <v>331</v>
+      </c>
+      <c r="E51" t="s">
         <v>332</v>
       </c>
-      <c r="E51" t="s">
+      <c r="F51" t="s">
         <v>333</v>
       </c>
-      <c r="F51" t="s">
+      <c r="G51" t="s">
         <v>334</v>
       </c>
-      <c r="G51" t="s">
+      <c r="H51" t="s">
         <v>335</v>
       </c>
-      <c r="H51" t="s">
+      <c r="I51" t="s">
+        <v>12</v>
+      </c>
+      <c r="J51" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
       <c r="K51" t="s">
         <v>12</v>
       </c>
       <c r="L51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>13</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
+        <v>337</v>
+      </c>
+      <c r="E52" t="s">
         <v>338</v>
       </c>
-      <c r="E52" t="s">
+      <c r="F52" t="s">
         <v>339</v>
       </c>
-      <c r="F52" t="s">
+      <c r="G52" t="s">
         <v>340</v>
       </c>
-      <c r="G52" t="s">
+      <c r="H52" t="s">
         <v>341</v>
       </c>
-      <c r="H52" t="s">
+      <c r="I52" t="s">
+        <v>12</v>
+      </c>
+      <c r="J52" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="K52" t="s">
         <v>12</v>
       </c>
       <c r="L52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
         <v>13</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
+        <v>343</v>
+      </c>
+      <c r="E53" t="s">
         <v>344</v>
       </c>
-      <c r="E53" t="s">
+      <c r="F53" t="s">
         <v>345</v>
       </c>
-      <c r="F53" t="s">
+      <c r="G53" t="s">
         <v>346</v>
       </c>
-      <c r="G53" t="s">
+      <c r="H53" t="s">
         <v>347</v>
       </c>
-      <c r="H53" t="s">
+      <c r="I53" t="s">
         <v>348</v>
       </c>
-      <c r="I53" t="s">
+      <c r="J53" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="K53" t="s">
         <v>12</v>
       </c>
       <c r="L53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
         <v>13</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
+        <v>350</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
         <v>351</v>
       </c>
-      <c r="E54" t="s">
-[...2 lines deleted...]
-      <c r="F54" t="s">
+      <c r="G54" t="s">
         <v>352</v>
       </c>
-      <c r="G54" t="s">
+      <c r="H54" t="s">
         <v>353</v>
       </c>
-      <c r="H54" t="s">
+      <c r="I54" t="s">
+        <v>12</v>
+      </c>
+      <c r="J54" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="K54" t="s">
         <v>12</v>
       </c>
       <c r="L54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
+        <v>355</v>
+      </c>
+      <c r="E55" t="s">
         <v>356</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55" t="s">
         <v>357</v>
       </c>
-      <c r="F55" t="s">
+      <c r="G55" t="s">
         <v>358</v>
       </c>
-      <c r="G55" t="s">
+      <c r="H55" t="s">
         <v>359</v>
       </c>
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>360</v>
       </c>
-      <c r="I55" t="s">
+      <c r="J55" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="K55" t="s">
         <v>12</v>
       </c>
       <c r="L55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
         <v>13</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
+        <v>362</v>
+      </c>
+      <c r="E56" t="s">
         <v>363</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56" t="s">
         <v>364</v>
       </c>
-      <c r="F56" t="s">
+      <c r="G56" t="s">
         <v>365</v>
       </c>
-      <c r="G56" t="s">
+      <c r="H56" t="s">
         <v>366</v>
       </c>
-      <c r="H56" t="s">
+      <c r="I56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J56" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="K56" t="s">
         <v>12</v>
       </c>
       <c r="L56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
         <v>13</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
+        <v>368</v>
+      </c>
+      <c r="E57" t="s">
         <v>369</v>
       </c>
-      <c r="E57" t="s">
+      <c r="F57" t="s">
         <v>370</v>
       </c>
-      <c r="F57" t="s">
+      <c r="G57" t="s">
         <v>371</v>
       </c>
-      <c r="G57" t="s">
+      <c r="H57" t="s">
         <v>372</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>373</v>
       </c>
-      <c r="I57" t="s">
+      <c r="J57" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="K57" t="s">
         <v>12</v>
       </c>
       <c r="L57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>13</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" t="s">
+        <v>375</v>
+      </c>
+      <c r="E58" t="s">
         <v>376</v>
       </c>
-      <c r="E58" t="s">
+      <c r="F58" t="s">
         <v>377</v>
       </c>
-      <c r="F58" t="s">
+      <c r="G58" t="s">
         <v>378</v>
       </c>
-      <c r="G58" t="s">
+      <c r="H58" t="s">
         <v>379</v>
       </c>
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>380</v>
       </c>
-      <c r="I58" t="s">
+      <c r="J58" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K58" t="s">
         <v>12</v>
       </c>
       <c r="L58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
         <v>13</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
+        <v>382</v>
+      </c>
+      <c r="E59" t="s">
         <v>383</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
         <v>384</v>
       </c>
-      <c r="F59" t="s">
+      <c r="G59" t="s">
         <v>385</v>
       </c>
-      <c r="G59" t="s">
+      <c r="H59" t="s">
         <v>386</v>
       </c>
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>387</v>
       </c>
-      <c r="I59" t="s">
+      <c r="J59" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="K59" t="s">
         <v>12</v>
       </c>
       <c r="L59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" t="s">
+        <v>389</v>
+      </c>
+      <c r="E60" t="s">
         <v>390</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60" t="s">
         <v>391</v>
       </c>
-      <c r="F60" t="s">
+      <c r="G60" t="s">
         <v>392</v>
       </c>
-      <c r="G60" t="s">
+      <c r="H60" t="s">
         <v>393</v>
       </c>
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>394</v>
       </c>
-      <c r="I60" t="s">
+      <c r="J60" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="K60" t="s">
         <v>12</v>
       </c>
       <c r="L60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
+        <v>396</v>
+      </c>
+      <c r="E61" t="s">
         <v>397</v>
       </c>
-      <c r="E61" t="s">
+      <c r="F61" t="s">
         <v>398</v>
       </c>
-      <c r="F61" t="s">
+      <c r="G61" t="s">
         <v>399</v>
       </c>
-      <c r="G61" t="s">
+      <c r="H61" t="s">
         <v>400</v>
       </c>
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>401</v>
       </c>
-      <c r="I61" t="s">
+      <c r="J61" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K61" t="s">
         <v>12</v>
       </c>
       <c r="L61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
         <v>13</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
+        <v>403</v>
+      </c>
+      <c r="E62" t="s">
         <v>404</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>405</v>
       </c>
-      <c r="F62" t="s">
+      <c r="G62" t="s">
         <v>406</v>
       </c>
-      <c r="G62" t="s">
+      <c r="H62" t="s">
         <v>407</v>
       </c>
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>408</v>
       </c>
-      <c r="I62" t="s">
+      <c r="J62" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="K62" t="s">
         <v>12</v>
       </c>
       <c r="L62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" t="s">
+        <v>410</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
         <v>411</v>
       </c>
-      <c r="E63" t="s">
-[...2 lines deleted...]
-      <c r="F63" t="s">
+      <c r="G63" t="s">
         <v>412</v>
       </c>
-      <c r="G63" t="s">
+      <c r="H63" t="s">
         <v>413</v>
       </c>
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>414</v>
       </c>
-      <c r="I63" t="s">
+      <c r="J63" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="K63" t="s">
         <v>12</v>
       </c>
       <c r="L63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
         <v>13</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" t="s">
+        <v>416</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
         <v>417</v>
       </c>
-      <c r="E64" t="s">
-[...2 lines deleted...]
-      <c r="F64" t="s">
+      <c r="G64" t="s">
         <v>418</v>
       </c>
-      <c r="G64" t="s">
+      <c r="H64" t="s">
         <v>419</v>
       </c>
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>420</v>
       </c>
-      <c r="I64" t="s">
+      <c r="J64" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="K64" t="s">
         <v>12</v>
       </c>
       <c r="L64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" t="s">
+        <v>422</v>
+      </c>
+      <c r="E65" t="s">
         <v>423</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65" t="s">
         <v>424</v>
       </c>
-      <c r="F65" t="s">
+      <c r="G65" t="s">
         <v>425</v>
       </c>
-      <c r="G65" t="s">
+      <c r="H65" t="s">
         <v>426</v>
       </c>
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>427</v>
       </c>
-      <c r="I65" t="s">
+      <c r="J65" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="K65" t="s">
         <v>12</v>
       </c>
       <c r="L65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
         <v>13</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
+        <v>429</v>
+      </c>
+      <c r="E66" t="s">
         <v>430</v>
       </c>
-      <c r="E66" t="s">
+      <c r="F66" t="s">
         <v>431</v>
       </c>
-      <c r="F66" t="s">
+      <c r="G66" t="s">
         <v>432</v>
       </c>
-      <c r="G66" t="s">
+      <c r="H66" t="s">
         <v>433</v>
       </c>
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>434</v>
       </c>
-      <c r="I66" t="s">
+      <c r="J66" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="K66" t="s">
         <v>12</v>
       </c>
       <c r="L66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>13</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" t="s">
+        <v>436</v>
+      </c>
+      <c r="E67" t="s">
         <v>437</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>438</v>
       </c>
-      <c r="F67" t="s">
+      <c r="G67" t="s">
         <v>439</v>
       </c>
-      <c r="G67" t="s">
+      <c r="H67" t="s">
         <v>440</v>
       </c>
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>441</v>
       </c>
-      <c r="I67" t="s">
+      <c r="J67" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="K67" t="s">
         <v>12</v>
       </c>
       <c r="L67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
         <v>13</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
+        <v>443</v>
+      </c>
+      <c r="E68" t="s">
         <v>444</v>
       </c>
-      <c r="E68" t="s">
+      <c r="F68" t="s">
         <v>445</v>
       </c>
-      <c r="F68" t="s">
+      <c r="G68" t="s">
         <v>446</v>
       </c>
-      <c r="G68" t="s">
+      <c r="H68" t="s">
         <v>447</v>
       </c>
-      <c r="H68" t="s">
+      <c r="I68" t="s">
         <v>448</v>
       </c>
-      <c r="I68" t="s">
+      <c r="J68" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="K68" t="s">
         <v>12</v>
       </c>
       <c r="L68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>12</v>
       </c>
       <c r="B69" t="s">
         <v>13</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" t="s">
+        <v>450</v>
+      </c>
+      <c r="E69" t="s">
         <v>451</v>
       </c>
-      <c r="E69" t="s">
+      <c r="F69" t="s">
         <v>452</v>
       </c>
-      <c r="F69" t="s">
+      <c r="G69" t="s">
         <v>453</v>
       </c>
-      <c r="G69" t="s">
+      <c r="H69" t="s">
         <v>454</v>
       </c>
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>455</v>
       </c>
-      <c r="I69" t="s">
+      <c r="J69" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="K69" t="s">
         <v>12</v>
       </c>
       <c r="L69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>12</v>
       </c>
       <c r="B70" t="s">
         <v>13</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
+        <v>457</v>
+      </c>
+      <c r="E70" t="s">
         <v>458</v>
       </c>
-      <c r="E70" t="s">
+      <c r="F70" t="s">
         <v>459</v>
       </c>
-      <c r="F70" t="s">
+      <c r="G70" t="s">
         <v>460</v>
       </c>
-      <c r="G70" t="s">
+      <c r="H70" t="s">
         <v>461</v>
       </c>
-      <c r="H70" t="s">
+      <c r="I70" t="s">
+        <v>12</v>
+      </c>
+      <c r="J70" t="s">
         <v>462</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="K70" t="s">
         <v>12</v>
       </c>
       <c r="L70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>12</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" t="s">
+        <v>463</v>
+      </c>
+      <c r="E71" t="s">
         <v>464</v>
       </c>
-      <c r="E71" t="s">
+      <c r="F71" t="s">
         <v>465</v>
       </c>
-      <c r="F71" t="s">
+      <c r="G71" t="s">
         <v>466</v>
       </c>
-      <c r="G71" t="s">
+      <c r="H71" t="s">
         <v>467</v>
       </c>
-      <c r="H71" t="s">
+      <c r="I71" t="s">
+        <v>12</v>
+      </c>
+      <c r="J71" t="s">
         <v>468</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
       <c r="K71" t="s">
         <v>12</v>
       </c>
       <c r="L71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>12</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
+        <v>469</v>
+      </c>
+      <c r="E72" t="s">
         <v>470</v>
       </c>
-      <c r="E72" t="s">
+      <c r="F72" t="s">
         <v>471</v>
       </c>
-      <c r="F72" t="s">
+      <c r="G72" t="s">
+        <v>12</v>
+      </c>
+      <c r="H72" t="s">
         <v>472</v>
       </c>
-      <c r="G72" t="s">
-[...2 lines deleted...]
-      <c r="H72" t="s">
+      <c r="I72" t="s">
+        <v>12</v>
+      </c>
+      <c r="J72" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="K72" t="s">
         <v>12</v>
       </c>
       <c r="L72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>12</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
+        <v>474</v>
+      </c>
+      <c r="E73" t="s">
         <v>475</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
         <v>476</v>
       </c>
-      <c r="F73" t="s">
+      <c r="G73" t="s">
         <v>477</v>
       </c>
-      <c r="G73" t="s">
+      <c r="H73" t="s">
         <v>478</v>
       </c>
-      <c r="H73" t="s">
+      <c r="I73" t="s">
         <v>479</v>
       </c>
-      <c r="I73" t="s">
+      <c r="J73" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="K73" t="s">
         <v>12</v>
       </c>
       <c r="L73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>12</v>
       </c>
       <c r="B74" t="s">
         <v>13</v>
       </c>
       <c r="C74" t="s">
         <v>12</v>
       </c>
       <c r="D74" t="s">
+        <v>481</v>
+      </c>
+      <c r="E74" t="s">
         <v>482</v>
       </c>
-      <c r="E74" t="s">
+      <c r="F74" t="s">
         <v>483</v>
       </c>
-      <c r="F74" t="s">
+      <c r="G74" t="s">
         <v>484</v>
       </c>
-      <c r="G74" t="s">
+      <c r="H74" t="s">
         <v>485</v>
       </c>
-      <c r="H74" t="s">
+      <c r="I74" t="s">
         <v>486</v>
       </c>
-      <c r="I74" t="s">
+      <c r="J74" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="K74" t="s">
         <v>12</v>
       </c>
       <c r="L74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>12</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
       <c r="D75" t="s">
+        <v>488</v>
+      </c>
+      <c r="E75" t="s">
         <v>489</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75" t="s">
         <v>490</v>
       </c>
-      <c r="F75" t="s">
+      <c r="G75" t="s">
         <v>491</v>
       </c>
-      <c r="G75" t="s">
+      <c r="H75" t="s">
         <v>492</v>
       </c>
-      <c r="H75" t="s">
+      <c r="I75" t="s">
         <v>493</v>
       </c>
-      <c r="I75" t="s">
+      <c r="J75" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="K75" t="s">
         <v>12</v>
       </c>
       <c r="L75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76" t="s">
+        <v>495</v>
+      </c>
+      <c r="E76" t="s">
         <v>496</v>
       </c>
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>497</v>
       </c>
-      <c r="F76" t="s">
+      <c r="G76" t="s">
         <v>498</v>
       </c>
-      <c r="G76" t="s">
+      <c r="H76" t="s">
         <v>499</v>
       </c>
-      <c r="H76" t="s">
+      <c r="I76" t="s">
         <v>500</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="K76" t="s">
         <v>12</v>
       </c>
       <c r="L76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
+        <v>502</v>
+      </c>
+      <c r="E77" t="s">
         <v>503</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
         <v>504</v>
       </c>
-      <c r="F77" t="s">
+      <c r="G77" t="s">
         <v>505</v>
       </c>
-      <c r="G77" t="s">
+      <c r="H77" t="s">
         <v>506</v>
       </c>
-      <c r="H77" t="s">
+      <c r="I77" t="s">
         <v>507</v>
       </c>
-      <c r="I77" t="s">
+      <c r="J77" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="K77" t="s">
         <v>12</v>
       </c>
       <c r="L77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
+        <v>509</v>
+      </c>
+      <c r="E78" t="s">
         <v>510</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>511</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>512</v>
       </c>
-      <c r="G78" t="s">
+      <c r="H78" t="s">
         <v>513</v>
       </c>
-      <c r="H78" t="s">
+      <c r="I78" t="s">
         <v>514</v>
       </c>
-      <c r="I78" t="s">
+      <c r="J78" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="K78" t="s">
         <v>12</v>
       </c>
       <c r="L78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
+        <v>516</v>
+      </c>
+      <c r="E79" t="s">
         <v>517</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79" t="s">
         <v>518</v>
       </c>
-      <c r="F79" t="s">
+      <c r="G79" t="s">
         <v>519</v>
       </c>
-      <c r="G79" t="s">
+      <c r="H79" t="s">
         <v>520</v>
       </c>
-      <c r="H79" t="s">
+      <c r="I79" t="s">
         <v>521</v>
       </c>
-      <c r="I79" t="s">
+      <c r="J79" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="K79" t="s">
         <v>12</v>
       </c>
       <c r="L79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>12</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" t="s">
+        <v>523</v>
+      </c>
+      <c r="E80" t="s">
         <v>524</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80" t="s">
         <v>525</v>
       </c>
-      <c r="F80" t="s">
+      <c r="G80" t="s">
         <v>526</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>527</v>
       </c>
-      <c r="H80" t="s">
+      <c r="I80" t="s">
+        <v>12</v>
+      </c>
+      <c r="J80" t="s">
         <v>528</v>
-      </c>
-[...4 lines deleted...]
-        <v>529</v>
       </c>
       <c r="K80" t="s">
         <v>12</v>
       </c>
       <c r="L80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>12</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
+        <v>529</v>
+      </c>
+      <c r="E81" t="s">
         <v>530</v>
       </c>
-      <c r="E81" t="s">
+      <c r="F81" t="s">
         <v>531</v>
       </c>
-      <c r="F81" t="s">
+      <c r="G81" t="s">
         <v>532</v>
       </c>
-      <c r="G81" t="s">
+      <c r="H81" t="s">
         <v>533</v>
       </c>
-      <c r="H81" t="s">
+      <c r="I81" t="s">
+        <v>12</v>
+      </c>
+      <c r="J81" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
       <c r="K81" t="s">
         <v>12</v>
       </c>
       <c r="L81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>12</v>
       </c>
       <c r="B82" t="s">
         <v>13</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
+        <v>535</v>
+      </c>
+      <c r="E82" t="s">
         <v>536</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>537</v>
       </c>
-      <c r="F82" t="s">
+      <c r="G82" t="s">
         <v>538</v>
       </c>
-      <c r="G82" t="s">
+      <c r="H82" t="s">
         <v>539</v>
       </c>
-      <c r="H82" t="s">
+      <c r="I82" t="s">
         <v>540</v>
       </c>
-      <c r="I82" t="s">
+      <c r="J82" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="K82" t="s">
         <v>12</v>
       </c>
       <c r="L82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
+        <v>542</v>
+      </c>
+      <c r="E83" t="s">
         <v>543</v>
       </c>
-      <c r="E83" t="s">
+      <c r="F83" t="s">
         <v>544</v>
       </c>
-      <c r="F83" t="s">
+      <c r="G83" t="s">
         <v>545</v>
       </c>
-      <c r="G83" t="s">
+      <c r="H83" t="s">
         <v>546</v>
       </c>
-      <c r="H83" t="s">
+      <c r="I83" t="s">
         <v>547</v>
       </c>
-      <c r="I83" t="s">
+      <c r="J83" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="K83" t="s">
         <v>12</v>
       </c>
       <c r="L83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>12</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
+        <v>549</v>
+      </c>
+      <c r="E84" t="s">
         <v>550</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
         <v>551</v>
       </c>
-      <c r="F84" t="s">
+      <c r="G84" t="s">
         <v>552</v>
       </c>
-      <c r="G84" t="s">
+      <c r="H84" t="s">
         <v>553</v>
       </c>
-      <c r="H84" t="s">
+      <c r="I84" t="s">
         <v>554</v>
       </c>
-      <c r="I84" t="s">
+      <c r="J84" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="K84" t="s">
         <v>12</v>
       </c>
       <c r="L84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
+        <v>556</v>
+      </c>
+      <c r="E85" t="s">
         <v>557</v>
       </c>
-      <c r="E85" t="s">
+      <c r="F85" t="s">
         <v>558</v>
       </c>
-      <c r="F85" t="s">
+      <c r="G85" t="s">
         <v>559</v>
       </c>
-      <c r="G85" t="s">
+      <c r="H85" t="s">
         <v>560</v>
       </c>
-      <c r="H85" t="s">
+      <c r="I85" t="s">
         <v>561</v>
       </c>
-      <c r="I85" t="s">
+      <c r="J85" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="K85" t="s">
         <v>12</v>
       </c>
       <c r="L85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
         <v>12</v>
       </c>
       <c r="D86" t="s">
+        <v>563</v>
+      </c>
+      <c r="E86" t="s">
         <v>564</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86" t="s">
         <v>565</v>
       </c>
-      <c r="F86" t="s">
+      <c r="G86" t="s">
         <v>566</v>
       </c>
-      <c r="G86" t="s">
+      <c r="H86" t="s">
         <v>567</v>
       </c>
-      <c r="H86" t="s">
+      <c r="I86" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="J86" t="s">
         <v>12</v>
       </c>
       <c r="K86" t="s">
         <v>12</v>
       </c>
       <c r="L86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>12</v>
       </c>
       <c r="B87" t="s">
         <v>13</v>
       </c>
       <c r="C87" t="s">
         <v>12</v>
       </c>
       <c r="D87" t="s">
+        <v>569</v>
+      </c>
+      <c r="E87" t="s">
         <v>570</v>
       </c>
-      <c r="E87" t="s">
+      <c r="F87" t="s">
         <v>571</v>
       </c>
-      <c r="F87" t="s">
+      <c r="G87" t="s">
         <v>572</v>
       </c>
-      <c r="G87" t="s">
+      <c r="H87" t="s">
         <v>573</v>
       </c>
-      <c r="H87" t="s">
+      <c r="I87" t="s">
         <v>574</v>
       </c>
-      <c r="I87" t="s">
+      <c r="J87" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="K87" t="s">
         <v>12</v>
       </c>
       <c r="L87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>12</v>
       </c>
       <c r="D88" t="s">
+        <v>576</v>
+      </c>
+      <c r="E88" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>578</v>
       </c>
       <c r="G88" t="s">
         <v>579</v>
       </c>
       <c r="H88" t="s">
         <v>580</v>
       </c>
       <c r="I88" t="s">
         <v>581</v>
       </c>
       <c r="J88" t="s">
         <v>582</v>
       </c>
       <c r="K88" t="s">
         <v>12</v>
       </c>
       <c r="L88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">