--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -1288,51 +1288,51 @@
     <t xml:space="preserve">guangzhoucon@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">القنصلية العامة لدولة الإمارات العربية المتحدة لدى هونج كونج</t>
   </si>
   <si>
     <t xml:space="preserve">هونج كونج</t>
   </si>
   <si>
     <t xml:space="preserve">شارع Queen’s Road East رقم 183- بناية Hopewell Centre - الطابق 49 - الوحدات 4903-4906
 </t>
   </si>
   <si>
     <t xml:space="preserve">0085228661823</t>
   </si>
   <si>
     <t xml:space="preserve">0085228661690</t>
   </si>
   <si>
     <t xml:space="preserve">hongkongcon@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية الهند</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة الدكتور/ عبدالناصر جمال الشعالي </t>
+    <t xml:space="preserve">سعادة/ عبدالله سيف علي النعيمي</t>
   </si>
   <si>
     <t xml:space="preserve">نيودلهي</t>
   </si>
   <si>
     <t xml:space="preserve"> تشاندرا غوبتا مارغ12، تشنكيابوري 
 </t>
   </si>
   <si>
     <t xml:space="preserve">00911126111111</t>
   </si>
   <si>
     <t xml:space="preserve">00911126873272</t>
   </si>
   <si>
     <t xml:space="preserve">newDelhiEMB@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve"> قنصلية دولة الإمارات العربية المتحدة لدى جمهورية الهند - مومباي</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / عبدالله حسين سلمان محمد المرزوقي </t>
   </si>
   <si>
     <t xml:space="preserve">مومباي</t>
@@ -1513,51 +1513,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية كازاخستان</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور / محمد سعيد محمد العريقي</t>
   </si>
   <si>
     <t xml:space="preserve">أستانا</t>
   </si>
   <si>
     <t xml:space="preserve">منطقة أقبولاق 1- شارع شالقيما-الفيلا رقم 11</t>
   </si>
   <si>
     <t xml:space="preserve">0077172572122</t>
   </si>
   <si>
     <t xml:space="preserve">0077172287102</t>
   </si>
   <si>
     <t xml:space="preserve">astanaemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية كوريا</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / عبدالله سيف علي النعيمي</t>
+    <t xml:space="preserve">سعادة / جمال عبدالله السويدي</t>
   </si>
   <si>
     <t xml:space="preserve">سيؤول</t>
   </si>
   <si>
     <t xml:space="preserve"> دوكسودانغ118،رو، يونغسان-غو، سيؤول ، جمهورية كوريا</t>
   </si>
   <si>
     <t xml:space="preserve">008227903235</t>
   </si>
   <si>
     <t xml:space="preserve">008227903238</t>
   </si>
   <si>
     <t xml:space="preserve">seoulEMB@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى دولة الكويت</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ مطر حامد النيادي</t>
   </si>
   <si>
     <t xml:space="preserve">الكويت</t>
   </si>
@@ -1844,51 +1844,51 @@
   <si>
     <t xml:space="preserve">القنصلية العامة لدولة الإمارات العربية المتحدة لدى المملكة العربية السعودية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / ناصر هويدن ذيبان علي الكتبي</t>
   </si>
   <si>
     <t xml:space="preserve">جدة</t>
   </si>
   <si>
     <t xml:space="preserve">شارع عثمان بن عفان - حي الشرفية جدة 21422</t>
   </si>
   <si>
     <t xml:space="preserve">00966126515436</t>
   </si>
   <si>
     <t xml:space="preserve">00966126513246</t>
   </si>
   <si>
     <t xml:space="preserve">JeddahCON@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية سنغافورة</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة /  جمال عبدالله السويدي</t>
+    <t xml:space="preserve">سعادة الدكتور/ عبدالناصر جمال الشعالي</t>
   </si>
   <si>
     <t xml:space="preserve">سنغافورة</t>
   </si>
   <si>
     <t xml:space="preserve">Centennial Tower, 3 Temasek Avenue, #19-01/02, Singapore 039190</t>
   </si>
   <si>
     <t xml:space="preserve">006562388206</t>
   </si>
   <si>
     <t xml:space="preserve">656238008100</t>
   </si>
   <si>
     <t xml:space="preserve">singaporeEmb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية سريلانكا الديمقراطية الاشتراكية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة /  خالد ناصر العامري</t>
   </si>
   <si>
     <t xml:space="preserve">كولومبو</t>
   </si>
@@ -2092,51 +2092,51 @@
     <t xml:space="preserve">algeriaemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية أنغولا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / سالم علي خميس عبيد الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">لواندا</t>
   </si>
   <si>
     <t xml:space="preserve">Talatona Via S ، Rua 7A
 </t>
   </si>
   <si>
     <t xml:space="preserve">00244931736840</t>
   </si>
   <si>
     <t xml:space="preserve">luandaemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية بنين</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / محمد سعيد محمد مرشد الكعبي</t>
+    <t xml:space="preserve"> سعادة / هزاع محمد القحطاني </t>
   </si>
   <si>
     <t xml:space="preserve">بورتو نوفو</t>
   </si>
   <si>
     <t xml:space="preserve">مدينة بورتو نوفو
 </t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى جمهورية القمر المتحدة</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / جمعة راشد الرميثي</t>
   </si>
   <si>
     <t xml:space="preserve">موروني</t>
   </si>
   <si>
     <t xml:space="preserve">قرية فوادجو، جزيرة القمر الكبرى، جمهورية القمر المتحدة</t>
   </si>
   <si>
     <t xml:space="preserve">002697737733</t>
   </si>
   <si>
     <t xml:space="preserve">moroniemb@mofaic.gov.ae</t>
@@ -2176,51 +2176,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الإمارت العربية المتحدة لدى جمهورية مصر العربية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / حمد عبيد الزعابي</t>
   </si>
   <si>
     <t xml:space="preserve">القاهرة</t>
   </si>
   <si>
     <t xml:space="preserve"> شارع ابن سينا –الجيزة </t>
   </si>
   <si>
     <t xml:space="preserve">0020237766101</t>
   </si>
   <si>
     <t xml:space="preserve">0020235700844</t>
   </si>
   <si>
     <t xml:space="preserve">cairoemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية إثيوبيا الفيدرالية الديمقراطية</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / محمد سالم الراشدي</t>
+    <t xml:space="preserve">سعادة / عبدالله حسن الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">أديس أبابا</t>
   </si>
   <si>
     <t xml:space="preserve">
 Turhailoche , Near Sost Quarter Mazoria ,Behind Omega School</t>
   </si>
   <si>
     <t xml:space="preserve">00251113203680، 00251113203683</t>
   </si>
   <si>
     <t xml:space="preserve">00251113203681</t>
   </si>
   <si>
     <t xml:space="preserve">AddisAbabaEmb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية غانا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ عبدالله مراد سليمان محمد المندوس</t>
   </si>
   <si>
     <t xml:space="preserve">أكرا</t>
@@ -2515,51 +2515,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الإمارت العريبة المتحدة لدى جمهورية السودان</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / حمد محمد حميد الجنيبي</t>
   </si>
   <si>
     <t xml:space="preserve">الخرطوم</t>
   </si>
   <si>
     <t xml:space="preserve">الخرطوم العمارات شارع رقم 9</t>
   </si>
   <si>
     <t xml:space="preserve">00249155888888</t>
   </si>
   <si>
     <t xml:space="preserve">00249183471110</t>
   </si>
   <si>
     <t xml:space="preserve">khartoumemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية تنزانيا الاتحادية</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / خليفة عبدالرحمن محمد المرزوقي</t>
+    <t xml:space="preserve">سعادة / محمد سالم الراشدي</t>
   </si>
   <si>
     <t xml:space="preserve">دار السلام</t>
   </si>
   <si>
     <t xml:space="preserve">شارع توري درايف، مساساني، قطعة رقم 375</t>
   </si>
   <si>
     <t xml:space="preserve">00255225522222</t>
   </si>
   <si>
     <t xml:space="preserve">00255222600919</t>
   </si>
   <si>
     <t xml:space="preserve">daralsalamemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">قنصلية دولة الامارات العربية المتحدة لدى جمهورية تنزانيا الاتحادية </t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / صالح احمد سيف الذيب الحميري</t>
   </si>
   <si>
     <t xml:space="preserve">زنجبار</t>
   </si>